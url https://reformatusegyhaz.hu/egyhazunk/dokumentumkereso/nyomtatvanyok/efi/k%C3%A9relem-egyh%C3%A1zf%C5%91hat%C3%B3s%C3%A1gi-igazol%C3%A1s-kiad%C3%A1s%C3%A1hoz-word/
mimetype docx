--- v0 (2026-04-16)
+++ v1 (2026-09-21)
@@ -1,1303 +1,3382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...2 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+    <w:p w14:paraId="742650F9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46124BFD" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KÉRELEM EGYHÁZI JOGI SZEMÉLYEK NYILVÁNTARTOTT ADATAIRÓL SZÓLÓ IGAZOLÁS KIADÁSÁHOZ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...21 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="46F9F184" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB32F2A" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alulírott …………………………………………………………………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D6166">
-[...5 lines deleted...]
-        <w:t>Alulírott …</w:t>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D6166">
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, az egyházi jogi személy képviseletére jogosult, kérem, hogy szíveskedjenek egyházi jogi személy nyilvántartott adatairól szóló igazolást kiadni az alábbi egyházi jogi személy részére:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2552C5" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E53ACA" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az egyházi jogi személy (egyházközség, egyházmegye, egyházkerület, intézmény) pontos elnevezése: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0D2E72" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBBCE2A" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...58 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="18E0F9C0" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DA0216" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formája: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8EB679" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> anyaegyházközség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFB076F" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> társegyházközség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45593877" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> missziói egyházközség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD812E9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> gondozó egyházközség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5A3AC8" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> egyházmegye</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068DBEBC" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> egyházkerület</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DAEEFE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> intézmény</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180F3EB2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE503E4" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Székhelye (teljes címe): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3BD2F168" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268409BC" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Levelezési cím:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="32763ACD" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBAAB94" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adószám:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...28 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="20553631" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000CBF29" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nyilvántartási szám:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040E34B5" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3008A8B2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Egyházközség, egyházmegye, egyházkerület esetén:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="573C8AD9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Képviseletre jogosultak adatai:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A0DCE" w:rsidRPr="002D6166" w:rsidRDefault="002A0DCE" w:rsidP="002A0DCE">
-[...16 lines deleted...]
-        <w:t>Személyi igazolvány szerinti személynév</w:t>
+    <w:p w14:paraId="48A79AD2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Személyi igazolvány szerinti személynév:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EB4B05" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA9EBC3" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC675BA" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> lelkipásztor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9F2AE6" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> helyettes lelkipásztor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773D9A95" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> esperes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11604EF3" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> püspök</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C18DD4" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> helyettesítés esetén egyházmegyei lelkészi főjegyző</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6AD7C8" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE4DE5C" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anyja neve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A334CEE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1B3AAD" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A6CE33" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Születési név: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72413BB6" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9CB65E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560D1AB9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési hely, idő:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC71E99" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EDA2EF" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B906C03" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lakcímigazolvány szerinti lakcím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8C89F9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70962252" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAF9036" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Személyi igazolvány szerinti személynév: …………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3C3B29" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> főgondnok </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB6820A" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helyettesítés esetén gondnok, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA793EC" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> megbízott főgondnok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E299DA" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> helyettesítés esetén presbiteri főjegyző</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50352739" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222E862F" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anyja neve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDE6FB2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096FE977" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255C3FFE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési név:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0FAADE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771AFE4E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619AF99C" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési hely, idő:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1166B881" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC0F6BE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C6B49D" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lakcímigazolvány szerinti lakcím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0B997E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0C41EE" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604A190E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B026E0" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intézmény esetén:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D00B5C" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Képviseletre jogosult adatai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455093CD" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Személyi igazolvány szerinti személynév: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F42EEF9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D69596" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143547C7" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intézményvezetői megbízatás elnevezése (főigazgató, igazgató stb.): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0F5E2E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779CF016" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB372FA" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anyja neve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314ECBBF" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB1995" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74412FA2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési név:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CD5723" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779481CC" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17447622" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési hely, idő:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3874B61E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707B667A" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49173E65" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lakcímigazolvány szerinti lakcím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC18E12" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B741929" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF624D1" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az igényelt igazolás felhasználásának pontos célja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EF4790" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7699066C" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67985664" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pályázati felhasználás esetén a kiíró neve, a pályázat pontos elnevezése, száma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A373B21" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E4440C" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371338C8" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Egyéb, az igazolásban közölni kívánt adat, ezzel kapcsolatos kérelem (pl.: példányszám):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777621E0" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FE8AAF" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051B1C3E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alulírott kérelmező és igazoló tudomásul veszem, hogy amennyiben valótlan adatokat szolgáltatok, velem szemben a Magyarországi Református Egyház egyházi bíráskodásáról szóló törvényben meghatározott eljárásra kerül sor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1720A1" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4BC3D7" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kérelmező aláírása: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA4D29D" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>……………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D30C420" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E0D977" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77037BE6" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dátum, pecsét: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         ………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D6166">
-[...5 lines deleted...]
-        <w:t>: …</w:t>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D6166">
-[...116 lines deleted...]
-        <w:t>Személyi igazolvány szerinti személynév</w:t>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB5264E" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8B7300" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C799B9" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B611611" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Egyházközség, intézmény esetén:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26984512" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9E948A" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alulírott, egyházmegye/intézményi fenntartó képviselője az egyházi jogi személy és képviseletére jogosultak adatait igazolom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B5332B" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7278EBEF" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aláírás: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24001EA5" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A46C4B" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DB569B" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dátum, pecsét: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          ………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D6166">
-[...5 lines deleted...]
-        <w:t>: …</w:t>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D6166">
-[...716 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A965E97" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B77802" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A kérelmező által kitöltött nyomtatványt szolgálati úton kérjük az MRE Zsinati Hivatala Jogi és Közigazgatási Osztályához eljuttatni! (1146 Budapest, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abonyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC75D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u. 21.; zsinat.jog@reformatus.hu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A83C490" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="00AD0B54">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216B60B2" w14:textId="77777777" w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidRDefault="00AD0B54" w:rsidP="002023B2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AD0B54" w:rsidRPr="00FC75D4" w:rsidSect="00AC267E">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="59577D89" w14:textId="77777777" w:rsidR="00A14D41" w:rsidRDefault="00A14D41" w:rsidP="00B4304D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6BDDE63F" w14:textId="77777777" w:rsidR="00A14D41" w:rsidRDefault="00A14D41" w:rsidP="00B4304D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="69849494" w14:textId="77777777" w:rsidR="00A14D41" w:rsidRDefault="00A14D41" w:rsidP="00B4304D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="55936DCF" w14:textId="77777777" w:rsidR="00A14D41" w:rsidRDefault="00A14D41" w:rsidP="00B4304D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17014591"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98022474"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="374F0A83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E3ADAAA"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="383B6FA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E40AD66"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002A0DCE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D53F06"/>
+    <w:rsidRoot w:val="00981DF9"/>
+    <w:rsid w:val="00005AFF"/>
+    <w:rsid w:val="0000696A"/>
+    <w:rsid w:val="0001094C"/>
+    <w:rsid w:val="0001480B"/>
+    <w:rsid w:val="00025ABB"/>
+    <w:rsid w:val="00054600"/>
+    <w:rsid w:val="000604F9"/>
+    <w:rsid w:val="00071ECC"/>
+    <w:rsid w:val="00074DFD"/>
+    <w:rsid w:val="00076F70"/>
+    <w:rsid w:val="000855AA"/>
+    <w:rsid w:val="000A0EEB"/>
+    <w:rsid w:val="000A69F4"/>
+    <w:rsid w:val="000B4969"/>
+    <w:rsid w:val="000C7355"/>
+    <w:rsid w:val="000D5C93"/>
+    <w:rsid w:val="000E3DD2"/>
+    <w:rsid w:val="000F236A"/>
+    <w:rsid w:val="000F7F64"/>
+    <w:rsid w:val="00107400"/>
+    <w:rsid w:val="00110773"/>
+    <w:rsid w:val="00115A6F"/>
+    <w:rsid w:val="001234F5"/>
+    <w:rsid w:val="00123726"/>
+    <w:rsid w:val="00170310"/>
+    <w:rsid w:val="001834F9"/>
+    <w:rsid w:val="00185266"/>
+    <w:rsid w:val="0018665C"/>
+    <w:rsid w:val="001A4F8A"/>
+    <w:rsid w:val="001B02C0"/>
+    <w:rsid w:val="001B40CF"/>
+    <w:rsid w:val="001D2381"/>
+    <w:rsid w:val="001D3252"/>
+    <w:rsid w:val="001D48A9"/>
+    <w:rsid w:val="001E2040"/>
+    <w:rsid w:val="002023B2"/>
+    <w:rsid w:val="00205F60"/>
+    <w:rsid w:val="0022541E"/>
+    <w:rsid w:val="00234444"/>
+    <w:rsid w:val="0023700F"/>
+    <w:rsid w:val="00243D04"/>
+    <w:rsid w:val="00252A54"/>
+    <w:rsid w:val="002538BA"/>
+    <w:rsid w:val="0025556F"/>
+    <w:rsid w:val="002622B6"/>
+    <w:rsid w:val="00266D2E"/>
+    <w:rsid w:val="00280531"/>
+    <w:rsid w:val="002B22F3"/>
+    <w:rsid w:val="002C5C73"/>
+    <w:rsid w:val="002E5520"/>
+    <w:rsid w:val="00300C5F"/>
+    <w:rsid w:val="003061E1"/>
+    <w:rsid w:val="003213CB"/>
+    <w:rsid w:val="0032501A"/>
+    <w:rsid w:val="003308C4"/>
+    <w:rsid w:val="0034395B"/>
+    <w:rsid w:val="00343D33"/>
+    <w:rsid w:val="00344EED"/>
+    <w:rsid w:val="00370E46"/>
+    <w:rsid w:val="00384DF4"/>
+    <w:rsid w:val="00387D86"/>
+    <w:rsid w:val="003971FC"/>
+    <w:rsid w:val="003A0969"/>
+    <w:rsid w:val="003C1A74"/>
+    <w:rsid w:val="003C4E6B"/>
+    <w:rsid w:val="003D1F2E"/>
+    <w:rsid w:val="003E704B"/>
+    <w:rsid w:val="003F45BC"/>
+    <w:rsid w:val="00402F0C"/>
+    <w:rsid w:val="00410114"/>
+    <w:rsid w:val="004109D3"/>
+    <w:rsid w:val="00436954"/>
+    <w:rsid w:val="00450922"/>
+    <w:rsid w:val="004523FF"/>
+    <w:rsid w:val="00453821"/>
+    <w:rsid w:val="004552BF"/>
+    <w:rsid w:val="004564DB"/>
+    <w:rsid w:val="0047505B"/>
+    <w:rsid w:val="00476049"/>
+    <w:rsid w:val="0049772E"/>
+    <w:rsid w:val="004A2DE0"/>
+    <w:rsid w:val="004B02AB"/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rsid w:val="004E6B60"/>
+    <w:rsid w:val="004F0A3B"/>
+    <w:rsid w:val="004F562D"/>
+    <w:rsid w:val="004F5BB4"/>
+    <w:rsid w:val="00501176"/>
+    <w:rsid w:val="0051574E"/>
+    <w:rsid w:val="005167D6"/>
+    <w:rsid w:val="005262D7"/>
+    <w:rsid w:val="005279F2"/>
+    <w:rsid w:val="00530FA2"/>
+    <w:rsid w:val="00541265"/>
+    <w:rsid w:val="0054372E"/>
+    <w:rsid w:val="00561642"/>
+    <w:rsid w:val="0057720B"/>
+    <w:rsid w:val="0058042F"/>
+    <w:rsid w:val="005857DF"/>
+    <w:rsid w:val="005B13EC"/>
+    <w:rsid w:val="005B5EEA"/>
+    <w:rsid w:val="005B680F"/>
+    <w:rsid w:val="005F1F51"/>
+    <w:rsid w:val="00601DB9"/>
+    <w:rsid w:val="00605804"/>
+    <w:rsid w:val="00623F7A"/>
+    <w:rsid w:val="0063224C"/>
+    <w:rsid w:val="0063647E"/>
+    <w:rsid w:val="00637EC7"/>
+    <w:rsid w:val="006719EA"/>
+    <w:rsid w:val="0068515F"/>
+    <w:rsid w:val="00685265"/>
+    <w:rsid w:val="006A4F6E"/>
+    <w:rsid w:val="006A55F5"/>
+    <w:rsid w:val="006C5A7D"/>
+    <w:rsid w:val="006C5AA5"/>
+    <w:rsid w:val="006E50B2"/>
+    <w:rsid w:val="006F2517"/>
+    <w:rsid w:val="006F2F32"/>
+    <w:rsid w:val="006F47A9"/>
+    <w:rsid w:val="007151EF"/>
+    <w:rsid w:val="007152C5"/>
+    <w:rsid w:val="0071716D"/>
+    <w:rsid w:val="00717820"/>
+    <w:rsid w:val="00723B80"/>
+    <w:rsid w:val="0074407D"/>
+    <w:rsid w:val="0075142F"/>
+    <w:rsid w:val="007D4892"/>
+    <w:rsid w:val="007E1A52"/>
+    <w:rsid w:val="00800C95"/>
+    <w:rsid w:val="00800D26"/>
+    <w:rsid w:val="0080240E"/>
+    <w:rsid w:val="00803E90"/>
+    <w:rsid w:val="00813005"/>
+    <w:rsid w:val="008159C5"/>
+    <w:rsid w:val="008231CA"/>
+    <w:rsid w:val="00824636"/>
+    <w:rsid w:val="00824A6E"/>
+    <w:rsid w:val="008307A2"/>
+    <w:rsid w:val="008314F9"/>
+    <w:rsid w:val="00834449"/>
+    <w:rsid w:val="008409C3"/>
+    <w:rsid w:val="00844111"/>
+    <w:rsid w:val="00865DD9"/>
+    <w:rsid w:val="00876217"/>
+    <w:rsid w:val="00884CDD"/>
+    <w:rsid w:val="00887AE4"/>
+    <w:rsid w:val="008945E5"/>
+    <w:rsid w:val="008C208B"/>
+    <w:rsid w:val="008C4F5E"/>
+    <w:rsid w:val="008C789B"/>
+    <w:rsid w:val="008D561E"/>
+    <w:rsid w:val="008F088B"/>
+    <w:rsid w:val="008F450F"/>
+    <w:rsid w:val="00937379"/>
+    <w:rsid w:val="009416A0"/>
+    <w:rsid w:val="00947DF6"/>
+    <w:rsid w:val="00974384"/>
+    <w:rsid w:val="00981DF9"/>
+    <w:rsid w:val="00995FD3"/>
+    <w:rsid w:val="009A5424"/>
+    <w:rsid w:val="009B36C1"/>
+    <w:rsid w:val="00A0011F"/>
+    <w:rsid w:val="00A11BC0"/>
+    <w:rsid w:val="00A14D41"/>
+    <w:rsid w:val="00A16733"/>
+    <w:rsid w:val="00A221E7"/>
+    <w:rsid w:val="00A23EFE"/>
+    <w:rsid w:val="00A44CDC"/>
+    <w:rsid w:val="00A50790"/>
+    <w:rsid w:val="00A57FF8"/>
+    <w:rsid w:val="00A730CF"/>
+    <w:rsid w:val="00A96DB9"/>
+    <w:rsid w:val="00AC267E"/>
+    <w:rsid w:val="00AD0B54"/>
+    <w:rsid w:val="00AD58E9"/>
+    <w:rsid w:val="00AE333C"/>
+    <w:rsid w:val="00AF6557"/>
+    <w:rsid w:val="00B10C82"/>
+    <w:rsid w:val="00B14403"/>
+    <w:rsid w:val="00B15579"/>
+    <w:rsid w:val="00B208EB"/>
+    <w:rsid w:val="00B20A95"/>
+    <w:rsid w:val="00B268C0"/>
+    <w:rsid w:val="00B371C7"/>
+    <w:rsid w:val="00B4304D"/>
+    <w:rsid w:val="00B53C67"/>
+    <w:rsid w:val="00B555AA"/>
+    <w:rsid w:val="00B563D9"/>
+    <w:rsid w:val="00B5761D"/>
+    <w:rsid w:val="00B72EBD"/>
+    <w:rsid w:val="00B80059"/>
+    <w:rsid w:val="00B84DA5"/>
+    <w:rsid w:val="00B93BCC"/>
+    <w:rsid w:val="00B9784A"/>
+    <w:rsid w:val="00BA1441"/>
+    <w:rsid w:val="00BB16A0"/>
+    <w:rsid w:val="00BB5BD4"/>
+    <w:rsid w:val="00BE1B99"/>
+    <w:rsid w:val="00BE35EE"/>
+    <w:rsid w:val="00BF0C69"/>
+    <w:rsid w:val="00BF34F7"/>
+    <w:rsid w:val="00C07ABB"/>
+    <w:rsid w:val="00C42D12"/>
+    <w:rsid w:val="00C6175D"/>
+    <w:rsid w:val="00C67C77"/>
+    <w:rsid w:val="00C76262"/>
+    <w:rsid w:val="00C87165"/>
+    <w:rsid w:val="00C93336"/>
+    <w:rsid w:val="00CA00EB"/>
+    <w:rsid w:val="00CA7AE5"/>
+    <w:rsid w:val="00CB68AA"/>
+    <w:rsid w:val="00CE24C1"/>
+    <w:rsid w:val="00CE7CFD"/>
+    <w:rsid w:val="00CF5BB0"/>
+    <w:rsid w:val="00D34743"/>
+    <w:rsid w:val="00D4556B"/>
+    <w:rsid w:val="00D643F0"/>
+    <w:rsid w:val="00D71273"/>
+    <w:rsid w:val="00D714B0"/>
+    <w:rsid w:val="00D721AC"/>
+    <w:rsid w:val="00D737BF"/>
+    <w:rsid w:val="00DA1389"/>
+    <w:rsid w:val="00DA488C"/>
+    <w:rsid w:val="00DA5EDF"/>
+    <w:rsid w:val="00DB5BA4"/>
+    <w:rsid w:val="00DC5ADE"/>
+    <w:rsid w:val="00DE5307"/>
+    <w:rsid w:val="00DE62C6"/>
+    <w:rsid w:val="00E16E8E"/>
+    <w:rsid w:val="00E22635"/>
+    <w:rsid w:val="00E273BE"/>
+    <w:rsid w:val="00E30F47"/>
+    <w:rsid w:val="00E3495D"/>
+    <w:rsid w:val="00E369D0"/>
+    <w:rsid w:val="00E4238C"/>
+    <w:rsid w:val="00E65CE3"/>
+    <w:rsid w:val="00E73629"/>
+    <w:rsid w:val="00E83D27"/>
+    <w:rsid w:val="00E84CC3"/>
+    <w:rsid w:val="00EA3237"/>
+    <w:rsid w:val="00EB0C23"/>
+    <w:rsid w:val="00EB69A4"/>
+    <w:rsid w:val="00EC0F81"/>
+    <w:rsid w:val="00EC3910"/>
+    <w:rsid w:val="00EC6493"/>
+    <w:rsid w:val="00EC7C83"/>
+    <w:rsid w:val="00EE0A37"/>
+    <w:rsid w:val="00EF3D7A"/>
+    <w:rsid w:val="00EF530F"/>
+    <w:rsid w:val="00F0020C"/>
+    <w:rsid w:val="00F0363C"/>
+    <w:rsid w:val="00F33A05"/>
+    <w:rsid w:val="00F47D5D"/>
+    <w:rsid w:val="00F52FEC"/>
+    <w:rsid w:val="00F55A16"/>
+    <w:rsid w:val="00F5618A"/>
+    <w:rsid w:val="00F67F84"/>
+    <w:rsid w:val="00F71608"/>
+    <w:rsid w:val="00F74DFA"/>
+    <w:rsid w:val="00F7592D"/>
+    <w:rsid w:val="00F8150B"/>
+    <w:rsid w:val="00FC75D4"/>
+    <w:rsid w:val="00FD767A"/>
+    <w:rsid w:val="00FE7068"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4D7DE1D6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9C7BF950-151D-484A-A866-D4E3F8F604E4}"/>
+  <w15:docId w15:val="{2FEF501A-2676-4883-8D88-B1FB5BFC7905}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1625,216 +3704,533 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A0DCE"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00981DF9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00387D86"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lbjegyzetszveg">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="LbjegyzetszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4304D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LbjegyzetszvegChar">
+    <w:name w:val="Lábjegyzetszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Lbjegyzetszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4304D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lbjegyzet-hivatkozs">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4304D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzsbehzssal">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="SzvegtrzsbehzssalChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E30F47"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SzvegtrzsbehzssalChar">
+    <w:name w:val="Szövegtörzs behúzással Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Szvegtrzsbehzssal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E30F47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzsbehzssal2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="Szvegtrzsbehzssal2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E30F47"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzsbehzssal2Char">
+    <w:name w:val="Szövegtörzs behúzással 2 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Szvegtrzsbehzssal2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E30F47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Jegyzethivatkozs">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="JegyzetszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D36B3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+    <w:name w:val="Jegyzetszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Jegyzetszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Jegyzetszveg"/>
+    <w:next w:val="Jegyzetszveg"/>
+    <w:link w:val="MegjegyzstrgyaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+    <w:name w:val="Megjegyzés tárgya Char"/>
+    <w:basedOn w:val="JegyzetszvegChar"/>
+    <w:link w:val="Megjegyzstrgya"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Buborkszveg">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="BuborkszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D36B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuborkszvegChar">
+    <w:name w:val="Buborékszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Buborkszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D36B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vltozat">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2517"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB0C23"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB0C23"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1013263864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1431049318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="298801623">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zsinat.jog@reformatus.hu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1945,71 +4341,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2027</Characters>
+  <Pages>3</Pages>
+  <Words>428</Words>
+  <Characters>2956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2316</CharactersWithSpaces>
+  <CharactersWithSpaces>3378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>bacso.bettina</dc:creator>
+  <dc:creator>Dr. Badacsonyi Zoltán</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>